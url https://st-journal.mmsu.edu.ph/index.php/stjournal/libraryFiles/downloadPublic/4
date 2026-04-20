--- v0 (2025-11-21)
+++ v1 (2026-04-20)
@@ -1,751 +1,1349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C062D8C" w14:textId="177F1292" w:rsidR="004E37D6" w:rsidRPr="002B63E6" w:rsidRDefault="005970D8" w:rsidP="002705F4">
+    <w:p w14:paraId="575BDB5D" w14:textId="77777777" w:rsidR="002705F4" w:rsidRPr="002B63E6" w:rsidRDefault="002705F4" w:rsidP="002705F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002B63E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Science and Technology (S&amp;T) Journal</w:t>
+        <w:t>SCIENCE AND TECHNOLOGY JOURNAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464FF6AD" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="00875EE9" w:rsidRDefault="00555171" w:rsidP="00555171">
+    <w:p w14:paraId="79FB65CF" w14:textId="77777777" w:rsidR="002705F4" w:rsidRPr="002B63E6" w:rsidRDefault="002705F4" w:rsidP="002705F4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B71A5A" w14:textId="7E389D4D" w:rsidR="00555171" w:rsidRPr="00875EE9" w:rsidRDefault="00555171" w:rsidP="00E435E8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875EE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">CERTIFICATION OF WRITER’S ORIGINAL/UNPUBLISHED WORK </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>CERTIFICATION OF WRITER’S ORIGINAL/UNPUBLISHED WORK</w:t>
+      </w:r>
+      <w:r w:rsidR="00E435E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>, CONSENT TO PUBLISH</w:t>
+      </w:r>
+      <w:r w:rsidR="009346D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E435E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00875EE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>AND CONFIRMATION OF CONSENT TO PUBLISH</w:t>
+        <w:t xml:space="preserve">AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00E435E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMMITMENT TO </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC71D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>THE PEER REVIEW PROCESS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7A9774" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171"/>
-    <w:p w14:paraId="1D113627" w14:textId="22CBB531" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00555171">
-      <w:pPr>
+    <w:p w14:paraId="1D113627" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00761D8F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31433EB7" wp14:editId="7BC9B610">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1019175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>190501</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4695825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4695825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3ABFC2EB" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="80.25pt,15pt" to="450pt,15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtl4HazgEAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZJOIVmWVTQ+pygVB&#10;ROkHuN5x1pLtscYm2fw9YyfZVICEQFy8O/a8N/Oex6v70TuxB0oWQycXs7kUEDT2Nuw6+fzt8d2d&#10;FCmr0CuHATp5hCTv12/frA6xhSUO6HogwSQhtYfYySHn2DZN0gN4lWYYIfChQfIqc0i7pid1YHbv&#10;muV8ftsckPpIqCEl3n04Hcp15TcGdP5iTIIsXCe5t1xXqutLWZv1SrU7UnGw+tyG+ocuvLKBi05U&#10;Dyor8Z3sL1TeasKEJs80+gaNsRqqBlazmP+k5mlQEaoWNifFyab0/2j15/2WhO357qQIyvMVPWVS&#10;djdkscEQ2EAksSg+HWJqOX0TtnSOUtxSET0a8uXLcsRYvT1O3sKYhebN97cfbu6WN1Loy1lzBUZK&#10;+SOgF+Wnk86GIlu1av8pZS7GqZeUsu1CWRM62z9a52pQBgY2jsRe8VXnsbbMuFdZHBVkU4ScWq9/&#10;+ejgxPoVDFvBzS5q9TqEV06lNYR84XWBswvMcAcTcP5n4Dm/QKEO6N+AJ0StjCFPYG8D0u+qX60w&#10;p/yLAyfdxYIX7I/1Uqs1PGnV8fOrKKP8Oq7w69td/wAAAP//AwBQSwMEFAAGAAgAAAAhAHybs0Td&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYXS0NGrMpEujFg2AjxeM2&#10;O80Gs7Mhu23Sf+8UD3qbN/N4871iPftenHCMXSANDwsFAqkJtqNWw2e9uX8CEZMha/pAqOGMEdbl&#10;9VVhchsm+sDTNrWCQyjmRoNLaciljI1Db+IiDEh8O4TRm8RybKUdzcThvpePSmXSm474gzMDVg6b&#10;7+3Ra/hq75abXU31VKX3Q+bm8+5tVWl9ezO/voBIOKc/M1zwGR1KZtqHI9koetaZWrFVw1JxJzY8&#10;q8uw/13IspD/G5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2XgdrOAQAAAwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHybs0TdAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Title of the Article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38573722" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171"/>
+    <w:p w14:paraId="04EAD957" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r w:rsidRPr="001008C5">
+        <w:t>Author(s):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A084BF" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="001008C5" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:t>Title of the Article</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00761D8F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="045A7DE0" wp14:editId="1E9BA9CF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>647700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>12700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5038725" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Straight Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5038725" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="79AD645C" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="51pt,1pt" to="447.75pt,1.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAowQ/lxAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqiwhI13UOr5YKg&#10;0u7+gFnHTiz5SzOmaf89YzeUBW6IHJz58DzPex5v78/eiZNGsjF0crVYSqGDir0NQyefnx7e3UlB&#10;GUIPLgbdyYsmeb97+2Y7pVav4xhdr1EwSKB2Sp0cc05t05AatQdaxKQDJ01ED5ldHJoeYWJ075r1&#10;cvmhmSL2CaPSRBw9XJNyV/GN0Sp/M4Z0Fq6T3FuuK9b1pazNbgvtgJBGq+Y24B+68GADH3qDOkAG&#10;8R3tX1DeKowUTV6o6JtojFW6cmA2q+UfbB5HSLpyYXEo3WSi/wervp6OKGzPd7eSIoDnO3rMCHYY&#10;s9jHEFjBiIKTrNSUqOWCfTji7FE6YqF9NujLnwmJc1X3clNXn7NQHNws3999XG+kUJz7tGGLQZpf&#10;tQkpf9bRi2J00tlQuEMLpy+Ur1t/binhEB+scxyH1gUxzZBCAU+RcZD5HJ+YF4VBCnADj6fKWBEp&#10;OtuX6lJMF9o7FCfgCeHB6uP0xB1L4YAyJ5hG/eZmfyst7RyAxmtxTc3bXCjQug7g3H0R7ypXsV5i&#10;f6kqNsXjy61SzINYpue1z/br57L7AQAA//8DAFBLAwQUAAYACAAAACEAzHv1+NoAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Ji7QtHWNZ0QH3cYRYJb1pi2onFKk3Xl3+Od&#10;4GS9eq3Hj4vt7Ho10Rg6zxqWiwQUce1tx42G6vXpagUqRMPW9J5Jww8F2JbnZ4XJrT/yC0272CiB&#10;cMiNhjbGIUcMdUvOhIUfiKX79KMzUeLYoB3NUeCuxzRJbtGZjuVCawa6b6n+2h2chuvvj2esuH5P&#10;cXrI3h6X1XCDldaXF/PdBlSkOf4tw0lf1KEUp70/sA2ql5yk8kvUcBrSr9ZZBmov8AywLPC/f/kL&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKMEP5cQBAAB2AwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzHv1+NoAAAAHAQAADwAAAAAAAAAAAAAA&#10;AAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="windowText"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219A5F4D" w14:textId="3C5E57D3" w:rsidR="00E435E8" w:rsidRDefault="00E435E8" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve"> ______________________________________________________________________________________________________________________________________________________</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D912FEB" wp14:editId="6092E66A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>711200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>132080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5038725" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="183795816" name="Straight Connector 183795816"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5038725" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="13AC3B33" id="Straight Connector 183795816" o:spid="_x0000_s1026" style="position:absolute;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56pt,10.4pt" to="452.75pt,11.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDkTf6WpgEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC8x1QcuE0FyznESC9F&#13;&#10;G6DJB2z4kAjwBS5r2X/fJa06aXsrqgO15O4OZ4ezvTt6xw46o41h4NerjjMdZFQ2jAN/fnq4uuUM&#13;&#10;CwQFLgY98JNGfrd7/247p16v4xSd0pkRSMB+TgOfSkm9ECgn7QFXMelASROzh0LbPAqVYSZ078S6&#13;&#10;6z6IOWaVcpQakU735yTfNXxjtCzfjEFdmBs4cSttzW19qavYbaEfM6TJyoUG/AMLDzbQpReoPRRg&#13;&#10;P7L9C8pbmSNGU1YyehGNsVK3GWia6+6Pab5PkHSbhcTBdJEJ/x+s/Hq4D4+ZZJgT9pgec53iaLKv&#13;&#10;f+LHjk2s00UsfSxM0uGmu7n9uN5wJin3aUMRgYjX3pSxfNbRsxoM3NlQR4EeDl+wnEt/ldTjEB+s&#13;&#10;c+05XGDzAskkkCmMg0L3+KQGjmHkDNxIbpMlN0SMzqraXXHwhPcuswPQg5NPVJyfiDFnDrBQgsZo&#13;&#10;30L2t9ZKZw84nZtbailzoULr5qeF/atcNXqJ6tRUFHVHb9WkWHxVzfB2T/Fb9+9+AgAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAc2+PDuAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#13;&#10;3Og6KUGQxqkQhTuUILU3NzZJRLwOsZuGt2c5lctKsz+z8xXr2fVismPoPClIFhKEpdqbjhoF1fvL&#13;&#10;zT2IEDUZ3XuyCn5sgHV5eVHo3PgTvdlpGxvBJhRyraCNccgRQ91ap8PCD5Z49ulHpyPLsUEz6hOb&#13;&#10;ux5TKe/Q6Y74Q6sH+9Ta+mt7dAqW3/tXrKjepThtso/npBpusVLq+mrerLg8rkBEO8fzBfwxcH4o&#13;&#10;OdjBH8kE0bNOUgaKClLJHLzwILMMxIEb6RKwLPA/RvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#13;&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#13;&#10;CAAAACEA5E3+lqYBAABFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAc2+PDuAAAAAOAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsF&#13;&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#13;&#10;" strokecolor="windowText"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Affiliation: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38573722" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00555171">
-      <w:pPr>
+    <w:p w14:paraId="1EAA4F8D" w14:textId="77777777" w:rsidR="00E435E8" w:rsidRDefault="00E435E8" w:rsidP="00555171"/>
+    <w:p w14:paraId="69115852" w14:textId="07995D3B" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-      </w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54CE1CDA" wp14:editId="4E0F4C30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2049780</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3663315" cy="15240"/>
+                <wp:effectExtent l="0" t="0" r="32385" b="22860"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3663315" cy="15240"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="51890FFC" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="161.4pt,12.75pt" to="449.85pt,13.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN6shG1AEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuje24G1VWnD1ktb1U&#10;bdTtfgCLIUYCBg00cf6+A0mcVVupatUL9sC8N/Mew/p+cpYdFEYDvufNouZMeQmD8fueP397fPeB&#10;s5iEH4QFr3p+UpHfb96+WR9Dp5Ywgh0UMiLxsTuGno8pha6qohyVE3EBQXk61IBOJApxXw0ojsTu&#10;bLWs61V1BBwCglQx0u7D+ZBvCr/WSqYvWkeVmO059ZbKimV9yWu1WYtujyKMRl7aEP/QhRPGU9GZ&#10;6kEkwb6j+YXKGYkQQaeFBFeB1kaqooHUNPVPap5GEVTRQubEMNsU/x+t/HzYITNDz1vOvHB0RU8J&#10;hdmPiW3BezIQkLXZp2OIHaVv/Q4vUQw7zKInjS5/SQ6biren2Vs1JSZps12t2ra540zSWXO3fF+8&#10;r27ggDF9VOBY/um5NT5LF504fIqJClLqNSVvW5/XCNYMj8baEuShUVuL7CDoutPU5LYJ9yqLooys&#10;sphz++Uvnaw6s35VmuyghptSvQzijVNIqXy68lpP2RmmqYMZWP8ZeMnPUFWG9G/AM6JUBp9msDMe&#10;8HfVb1boc/7VgbPubMELDKdyscUamrbi3OVl5HF+HRf47f1ufgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALSLUWfhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYjSlpm5hNkUAv&#10;HgQbKR632WkSzM6G7LZJ/73jyR7nzeO97+Xb2fbigqPvHCl4WUQgkGpnOmoUfFW75w0IHzQZ3TtC&#10;BVf0sC3u73KdGTfRJ172oREcQj7TCtoQhkxKX7dotV+4AYl/JzdaHfgcG2lGPXG47WUcRStpdUfc&#10;0OoByxbrn/3ZKvhunpa7Q0XVVIaP06qdr4f3pFTq8WF+ewURcA7/ZvjDZ3QomOnozmS86BUs45jR&#10;g4I4SUCwYZOmaxBHFtYpyCKXtwuKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAN6shG&#10;1AEAAAcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0&#10;i1Fn4QAAAAkBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Title </w:t>
+      </w:r>
+      <w:r w:rsidR="00875EE9">
+        <w:t>(Source of Article)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04EAD957" w14:textId="529EF4C7" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
-      <w:pPr>
+    <w:p w14:paraId="59761FD3" w14:textId="7B76D869" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171"/>
+    <w:p w14:paraId="7FEAE7CC" w14:textId="19591F72" w:rsidR="00875EE9" w:rsidRDefault="00875EE9" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00761D8F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58877CD4" wp14:editId="45415878">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>83820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5652135" cy="7620"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="30480"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Straight Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5652135" cy="7620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="16130896" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="6.6pt,9.15pt" to="451.65pt,9.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0oJRw3QEAABIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlRuyhquoeulguC&#10;igXuXmfcWLI9lm2a9O8ZO226AoQE4mJ57HnP896Mt/ejNewEIWp0LV8uas7ASey0O7b865fHN+84&#10;i0m4Thh00PIzRH6/e/1qO/gGVtij6SAwInGxGXzL+5R8U1VR9mBFXKAHR5cKgxWJwnCsuiAGYrem&#10;WtX1phowdD6ghBjp9GG65LvCrxTI9EmpCImZllNtqayhrM95rXZb0RyD8L2WlzLEP1RhhXb06Ez1&#10;IJJg34P+hcpqGTCiSguJtkKltISigdQs65/UPPXCQ9FC5kQ/2xT/H638eDoEpjvq3R1nTljq0VMK&#10;Qh/7xPboHDmIgdElOTX42BBg7w7hEkV/CFn2qIJlymj/jYiKESSNjcXn8+wzjIlJOlxv1qvl2zVn&#10;ku7uNqvShmpiyWw+xPQe0LK8abnRLrsgGnH6EBO9TKnXlHxsXF4jGt09amNKkOcH9iawk6DOp3GZ&#10;6yfciyyKMrLKqiYdZZfOBibWz6DIGap3UlRm8sYppASXrrzGUXaGKapgBtal7D8CL/kZCmVe/wY8&#10;I8rL6NIMttph+N3rNyvUlH91YNKdLXjG7lw6XKyhwSvOXT5JnuyXcYHfvvLuBwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALRROUreAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuFGn&#10;jUBtGqdCSByQqlJaDnBz7W0SiNfBdtrwe5YTnHZnZzQzW65G14kThth6UjCdZCCQjLct1Qpe9483&#10;cxAxabK684QKvjHCqrq8KHVh/Zle8LRLtWATioVW0KTUF1JG06DTceJ7JOaOPjidGIZa2qDPbO46&#10;OcuyO+l0S5zQ6B4fGjSfu8EpeJs+fW1N/7HdP5v1e1inzQbToNT11Xi/BJFwTH9i+K3P1aHiTgc/&#10;kI2iY5zPWMlznoNgfpHlvBz4sLgFWZXy/wPVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB0oJRw3QEAABIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC0UTlK3gAAAAgBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289E6046" w14:textId="77777777" w:rsidR="00875EE9" w:rsidRDefault="00875EE9" w:rsidP="00555171"/>
+    <w:p w14:paraId="23AFB9EC" w14:textId="71CB8AF2" w:rsidR="00555171" w:rsidRPr="001008C5" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:t>Author(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00761D8F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F9F05E8" wp14:editId="72B285C0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1038225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>179070</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4714875" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4714875" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="43736944" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="81.75pt,14.1pt" to="453pt,14.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiCYvY2wEAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfySZRQssqmx5SlQuC&#10;iAJ31zvOWvKXxiab/HvG3s2mAoRE1Yvlj3lv5r0Zb+5O1rAjYNTeNXwxm3MGTvpWu0PDv397eHfL&#10;WUzCtcJ4Bw0/Q+R327dvNn2oYek7b1pARiQu1n1oeJdSqKsqyg6siDMfwNGj8mhFoiMeqhZFT+zW&#10;VMv5/H3Ve2wDegkx0u398Mi3hV8pkOmLUhESMw2n2lJZsaxPea22G1EfUIROy7EM8YIqrNCOkk5U&#10;9yIJ9hP1H1RWS/TRqzST3lZeKS2haCA1i/lvah47EaBoIXNimGyKr0crPx/3yHTb8BVnTlhq0WNC&#10;oQ9dYjvvHBnoka2yT32INYXv3B7HUwx7zKJPCi1TRocfNALFBhLGTsXl8+QynBKTdLm6Waxub9ac&#10;SXr7sF6uM3k1sGS2gDF9BG9Z3jTcaJc9ELU4foppCL2E5Gvj8hq90e2DNqYc8vTAziA7Cup7Oi3G&#10;FM+iKGFGVlnVoKPs0tnAwPoVFPlC9Q6KykReOYWU4NKF1ziKzjBFFUzAeSn7n8AxPkOhTOv/gCdE&#10;yexdmsBWO49/y361Qg3xFwcG3dmCJ9+eS4eLNTR2pTnjF8lz/fxc4NePvP0FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDeZ3cy4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMg&#10;QhviVAiJA1JVSsuhvbnxkgTidbCdNvx9lxMcZ/ZpdqZYjLYTR/ShdaRgOklAIFXOtFQreN8+38xA&#10;hKjJ6M4RKvjBAIvy8qLQuXEnesPjJtaCQyjkWkETY59LGaoGrQ4T1yPx7cN5qyNLX0vj9YnDbSfT&#10;JMmk1S3xh0b3+NRg9bUZrILd9OV7XfWf6+1rtdz7ZVytMA5KXV+Njw8gIo7xD4bf+lwdSu50cAOZ&#10;IDrW2e0dowrSWQqCgXmS8bgDG/N7kGUh/y8ozwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBiCYvY2wEAABAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDeZ3cy4AAAAAkBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t xml:space="preserve">Year </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277C452A" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171"/>
+    <w:p w14:paraId="65761919" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r w:rsidRPr="00212027">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00761D8F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C1F9E1" wp14:editId="3D9C1291">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4410075</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>149861</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1343025" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Straight Connector 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1343025" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="063CF0D6" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="347.25pt,11.8pt" to="453pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsSkjktgEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudKbdBaFRp3voCi4I&#10;Kpb9gGzG6UQkceSETvv3OGk7iwAhhLh44tjv2c/xrO+O3okDULIYerlctFJA0DjYsO/l45d3r95K&#10;kbIKg3IYoJcnSPJu8/LFeoodrHBENwAJJgmpm2Ivx5xj1zRJj+BVWmCEwEGD5FVml/bNQGpidu+a&#10;Vdu+aSakIRJqSIlv789Buan8xoDOn4xJkIXrJfeWq6Vqn4ptNmvV7UnF0epLG+ofuvDKBi46U92r&#10;rMQ3sr9QeasJE5q80OgbNMZqqBpYzbL9Sc3DqCJULTycFOcxpf9Hqz8ediTswG93K0VQnt/oIZOy&#10;+zGLLYbAE0QSHORJTTF1DNiGHV28FHdUZB8N+fJlQeJYp3uapwvHLDRfLm9ub9rVayn0NdY8AyOl&#10;/B7Qi3LopbOhCFedOnxImYtx6jWFndLIuXQ95ZODkuzCZzAsphSr6LpGsHUkDooXYPi6LDKYq2YW&#10;iLHOzaD2z6BLboFBXa2/Bc7ZtSKGPAO9DUi/q5qP11bNOf+q+qy1yH7C4VQfoo6D96Mqu+xyWcAf&#10;/Qp//uM23wEAAP//AwBQSwMEFAAGAAgAAAAhAI+lpirdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyoQ4CIpnGqqhJCbBBN6d6Np07Aj8h20vD3DGIBy5k5unNutZ6tYROG&#10;2Hsn4HaRAUPXetU7LeB9/3TzCCwm6ZQ03qGAL4ywri8vKlkqf3Y7nJqkGYW4WEoBXUpDyXlsO7Qy&#10;LvyAjm4nH6xMNAbNVZBnCreG51lWcCt7Rx86OeC2w/azGa0A8xKmg97qTRyfd0Xz8XbKX/eTENdX&#10;82YFLOGc/mD40Sd1qMnp6EenIjMCiuX9A6EC8rsCGAHLrKByx98Fryv+v0H9DQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAGxKSOS2AQAAuQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAI+lpirdAAAACQEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Reviews/C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t>onferences</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001008C5">
+        <w:t>ymposia</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> where the paper has been presented </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EADC0CD" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171"/>
+    <w:p w14:paraId="6ACA67D0" w14:textId="06A510CE" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-        <w:tab/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="278118BF" wp14:editId="78864BC3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>103505</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5810250" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Straight Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5810250" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="59CB2E40" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="0,8.15pt" to="457.5pt,8.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDeu7sCsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2QH6FAYcXpo0V2G&#13;&#10;rdjHD1BlKhYgiYKkxc6/H6UkdrEVGDbsQosU3yP5RO/uZmfZEWIy6HvebhrOwCscjD/0/Pu3x3e3&#13;&#10;nKUs/SAteuj5CRK/2799s5tCB1sc0Q4QGZH41E2h52POoRMiqRGcTBsM4OlSY3QykxsPYohyInZn&#13;&#10;xbZp3osJ4xAiKkiJog/nS76v/FqDyp+1TpCZ7Tn1lquN1T4XK/Y72R2iDKNRlzbkP3ThpPFUdKF6&#13;&#10;kFmyH9H8RuWMiphQ541CJ1Bro6DOQNO0zS/TfB1lgDoLiZPCIlP6f7Tq0/HeP0WSYQqpS+Eplilm&#13;&#10;HV35Un9srmKdFrFgzkxR8Oa2bbY3pKm63okVGGLKHwAdK4eeW+PLHLKTx48pUzFKvaaUsPXFJrRm&#13;&#10;eDTWVqdsANzbyI6S3i7PbXkrwr3IIq8gxdp6PeWThTPrF9DMDNRsW6vXrVo5pVLg85XXesouME0d&#13;&#10;LMDmz8BLfoFC3bi/AS+IWhl9XsDOeIyvVV+l0Of8qwLnuYsEzzic6qNWaWh1qnKXNS+7+dKv8PVn&#13;&#10;3P8EAAD//wMAUEsDBBQABgAIAAAAIQCMOF9k4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#13;&#10;S8NAEIXvgv9hGcGLtJtaGjTNpkikFw+CjZQet9lpNpidDdltk/57RzzoZWC+x7x5L99MrhMXHELr&#13;&#10;ScFinoBAqr1pqVHwWW1nTyBC1GR05wkVXDHApri9yXVm/EgfeNnFRrAJhUwrsDH2mZShtuh0mPse&#13;&#10;ibWTH5yOvA6NNIMe2dx18jFJUul0S/zB6h5Li/XX7uwUHJqH5XZfUTWW8f2U2um6f1uVSt3fTa9r&#13;&#10;Hi9rEBGn+HcBPx04PxQc7OjPZILoFHCbyDRdgmD1ebFicPwFssjl/w7FNwAAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQDeu7sCsQEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQCMOF9k4AAAAAsBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#13;&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D33E8E" w14:textId="64137A51" w:rsidR="00761D8F" w:rsidRPr="00761D8F" w:rsidRDefault="00761D8F" w:rsidP="00555171">
-      <w:pPr>
+    <w:p w14:paraId="71FD93C4" w14:textId="05827319" w:rsidR="00555171" w:rsidRDefault="00E435E8" w:rsidP="00E435E8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>______________________________________________________________________________________________________________________________________________________</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D3C11E" wp14:editId="1B02221E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>10160</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5810250" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="312845874" name="Straight Connector 312845874"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5810250" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4C753397" id="Straight Connector 312845874" o:spid="_x0000_s1026" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from=".8pt,16.55pt" to="458.3pt,16.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDeu7sCsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2QH6FAYcXpo0V2G&#13;&#10;rdjHD1BlKhYgiYKkxc6/H6UkdrEVGDbsQosU3yP5RO/uZmfZEWIy6HvebhrOwCscjD/0/Pu3x3e3&#13;&#10;nKUs/SAteuj5CRK/2799s5tCB1sc0Q4QGZH41E2h52POoRMiqRGcTBsM4OlSY3QykxsPYohyInZn&#13;&#10;xbZp3osJ4xAiKkiJog/nS76v/FqDyp+1TpCZ7Tn1lquN1T4XK/Y72R2iDKNRlzbkP3ThpPFUdKF6&#13;&#10;kFmyH9H8RuWMiphQ541CJ1Bro6DOQNO0zS/TfB1lgDoLiZPCIlP6f7Tq0/HeP0WSYQqpS+Eplilm&#13;&#10;HV35Un9srmKdFrFgzkxR8Oa2bbY3pKm63okVGGLKHwAdK4eeW+PLHLKTx48pUzFKvaaUsPXFJrRm&#13;&#10;eDTWVqdsANzbyI6S3i7PbXkrwr3IIq8gxdp6PeWThTPrF9DMDNRsW6vXrVo5pVLg85XXesouME0d&#13;&#10;LMDmz8BLfoFC3bi/AS+IWhl9XsDOeIyvVV+l0Of8qwLnuYsEzzic6qNWaWh1qnKXNS+7+dKv8PVn&#13;&#10;3P8EAAD//wMAUEsDBBQABgAIAAAAIQBWZgeR4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/B&#13;&#10;SsNAEL0L/sMyghexmxgMNs2mSKQXD4KNlB63yTQbzM6G7LZJ/94RD/Uy8N6befNevp5tL844+s6R&#13;&#10;gngRgUCqXdNRq+Cr2jy+gPBBU6N7R6jggh7Wxe1NrrPGTfSJ521oBZuQz7QCE8KQSelrg1b7hRuQ&#13;&#10;WDu60erAcGxlM+qJzW0vn6IolVZ3xB+MHrA0WH9vT1bBvn1INruKqqkMH8fUzJfd+3Op1P3d/Lbi&#13;&#10;8boCEXAO1wv47cD5oeBgB3eixoueccqLCpIkBsHyMk6ZOPwRssjl/xLFDwAAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQDeu7sCsQEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQBWZgeR4AAAAAwBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#13;&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A084BF" w14:textId="18DE41DF" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00555171">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1BD794C4" w14:textId="77777777" w:rsidR="00E435E8" w:rsidRDefault="00E435E8" w:rsidP="00E435E8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0F2DE6" w14:textId="5727C570" w:rsidR="00761D8F" w:rsidRDefault="00555171" w:rsidP="00555171">
-[...110 lines deleted...]
-    <w:p w14:paraId="281AB420" w14:textId="6EB3D7EB" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00555171">
+    <w:p w14:paraId="57C5BDBF" w14:textId="77777777" w:rsidR="007F2DD5" w:rsidRDefault="00555171" w:rsidP="00555171">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="005970D8">
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> liable for any fraudulent detail declared herein.</w:t>
+      <w:r w:rsidR="007F2DD5">
+        <w:t>/We</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hereby certify upon my</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD5">
+        <w:t>/our</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> honor, that the article specified in this document is </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD5">
+        <w:t xml:space="preserve">my/our </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">original </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD5">
+        <w:t xml:space="preserve">work.  It </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD5" w:rsidRPr="007F2DD5">
+        <w:t>has not been previously published, in whole or in part, in any journal, book, conference proceedings, or similar publication, nor is it currently under review or consideration by any other journal or publishing body.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2DD5">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237CF516" w14:textId="4774C110" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+    <w:p w14:paraId="6AAACC99" w14:textId="77777777" w:rsidR="007F2DD5" w:rsidRDefault="007F2DD5" w:rsidP="00555171">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">___________, 20__ at the ______________________________________. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I/We also give my/our consent to the S&amp;T Journal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2DD5">
+        <w:t>to review, edit, and publish the submitted article upon acceptance, and to reproduce or distribute it in print and electronic formats as deemed appropriate by the journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31021E5A" w14:textId="77777777" w:rsidR="00BA1B43" w:rsidRPr="00761D8F" w:rsidRDefault="00BA1B43" w:rsidP="00555171">
+    <w:p w14:paraId="5B67E525" w14:textId="67100BA0" w:rsidR="007F2DD5" w:rsidRDefault="007F2DD5" w:rsidP="007F2DD5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Likewise, I/we commit to address</w:t>
+      </w:r>
+      <w:r w:rsidR="00671DD4">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all comments, revisions, and recommendations that may arise from the peer review and editorial process and to work</w:t>
+      </w:r>
+      <w:r w:rsidR="00671DD4">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diligently with the journal’s editorial team until the manuscript </w:t>
+      </w:r>
+      <w:r w:rsidR="00E435E8" w:rsidRPr="00E435E8">
+        <w:t>meets the standards for publication</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58198154" w14:textId="4B3E4C77" w:rsidR="007F2DD5" w:rsidRDefault="00671DD4" w:rsidP="007F2DD5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00671DD4">
+        <w:t>Furthermore, I/we agree not to withdraw the manuscript from publication once it has successfully passed peer review and been accepted by the editorial board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F04E2F" w14:textId="77777777" w:rsidR="00BC71D8" w:rsidRDefault="00BC71D8" w:rsidP="007F2DD5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115BFD03" w14:textId="77777777" w:rsidR="00671DD4" w:rsidRDefault="00671DD4" w:rsidP="007F2DD5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281AB420" w14:textId="5A9036F3" w:rsidR="00555171" w:rsidRDefault="00E435E8" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>I/We also</w:t>
+      </w:r>
+      <w:r w:rsidR="00555171">
+        <w:t xml:space="preserve"> confirm that all sets of information indicated above are true and correct to the best of my</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/our</w:t>
+      </w:r>
+      <w:r w:rsidR="00555171">
+        <w:t xml:space="preserve"> knowledge and belief, and that I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/we </w:t>
+      </w:r>
+      <w:r w:rsidR="00555171">
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/are</w:t>
+      </w:r>
+      <w:r w:rsidR="00555171">
+        <w:t xml:space="preserve"> liable for any fraudulent detail declared herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F0DC72" w14:textId="77777777" w:rsidR="00671DD4" w:rsidRDefault="00671DD4" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237CF516" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Signed and submitted this _____ day of _____________, 20__ at the ______________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD30F15" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF6540C" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-PH"/>
         </w:rPr>
-      </w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B0B1CEF" wp14:editId="5461D490">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2619375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>283210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3095625" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Straight Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3095625" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="591904FD" id="Straight Connector 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="206.25pt,22.3pt" to="450pt,22.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdNgH6zwEAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZ1Uu2qsOHvIanup&#10;2qjb/QAWDzESMAho7Px9B5w4q7ZS1dVesAfmvZn3GDZ3ozXsCCFqdC1fLmrOwEnstDu0/OnHw4dP&#10;nMUkXCcMOmj5CSK/275/txl8Ayvs0XQQGJG42Ay+5X1KvqmqKHuwIi7Qg6NDhcGKRGE4VF0QA7Fb&#10;U63q+rYaMHQ+oIQYafd+OuTbwq8UyPRNqQiJmZZTb6msoazPea22G9EcgvC9luc2xCu6sEI7KjpT&#10;3Ysk2M+g/6CyWgaMqNJCoq1QKS2haCA1y/o3NY+98FC0kDnRzzbFt6OVX4/7wHTX8jVnTli6oscU&#10;hD70ie3QOTIQA1tnnwYfG0rfuX04R9HvQxY9qmDzl+SwsXh7mr2FMTFJmx/r9c3t6oYzeTmrrkAf&#10;YvoMaFn+abnRLssWjTh+iYmKUeolJW8bl9eIRncP2pgS5IGBnQnsKOiq07jMLRPuRRZFGVllIVPr&#10;5S+dDEys30GRFdTsslQvQ3jlFFKCSxde4yg7wxR1MAPrfwPP+RkKZUD/BzwjSmV0aQZb7TD8rfrV&#10;CjXlXxyYdGcLnrE7lUst1tCkFefOryKP8su4wK9vd/sLAAD//wMAUEsDBBQABgAIAAAAIQDQExJg&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E1rG2rMpkigFw+CjZQe&#10;t9lpNpidDdltk/57RzzobWbe48338s3kOnHBIbSeFMxnCQik2puWGgWf1fZxDSJETUZ3nlDBFQNs&#10;itubXGfGj/SBl11sBIdQyLQCG2OfSRlqi06Hme+RWDv5wenI69BIM+iRw10nF0mSSqdb4g9W91ha&#10;rL92Z6fg0Dw8bfcVVWMZ30+pna77t1Wp1P3d9PoCIuIU/8zwg8/oUDDT0Z/JBNEpWM4XK7bysExB&#10;sOE5Sbjc8fcgi1z+b1B8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ02AfrPAQAAAwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANATEmDfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BD30F15" w14:textId="6B4D6829" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="17032BC6" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...28 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">               Signature over Printed Name of Main Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4525F46F" w14:textId="77777777" w:rsidR="00BA1B43" w:rsidRPr="00761D8F" w:rsidRDefault="00BA1B43" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="6FB3157B" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444C059F" w14:textId="070F2070" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="444C059F" w14:textId="3C00ACA7" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00875EE9" w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00875EE9">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA1B43">
-[...3 lines deleted...]
-        <w:t>______________________________________</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875EE9">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33807B01" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="33807B01" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
         <w:t>Signature over Printed Name of Other Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FBB1D3" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="62FBB1D3" w14:textId="77777777" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE1CB09" w14:textId="3E0545A4" w:rsidR="00555171" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="6CE1CB09" w14:textId="0EC4F63F" w:rsidR="00555171" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00761D8F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>______________________________________</w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00875EE9">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00784C91" w14:textId="3953430E" w:rsidR="00FD3F70" w:rsidRPr="00761D8F" w:rsidRDefault="00555171" w:rsidP="00BA1B43">
-      <w:pPr>
+    <w:p w14:paraId="2D36FAE0" w14:textId="77777777" w:rsidR="00555171" w:rsidRPr="001008C5" w:rsidRDefault="00555171" w:rsidP="00555171">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Signature over Printed Name of Other Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00784C91" w14:textId="77777777" w:rsidR="00FD3F70" w:rsidRPr="009D3409" w:rsidRDefault="00FD3F70" w:rsidP="00555171">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00761D8F">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FD3F70" w:rsidRPr="00761D8F" w:rsidSect="00F55626">
+    <w:sectPr w:rsidR="00FD3F70" w:rsidRPr="009D3409" w:rsidSect="00F55626">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B788155" w14:textId="77777777" w:rsidR="00946A36" w:rsidRDefault="00946A36" w:rsidP="00FE13C2">
+    <w:p w14:paraId="28E5DEF5" w14:textId="77777777" w:rsidR="0088489B" w:rsidRDefault="0088489B" w:rsidP="00FE13C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36057D5D" w14:textId="77777777" w:rsidR="00946A36" w:rsidRDefault="00946A36" w:rsidP="00FE13C2">
+    <w:p w14:paraId="4AECEE45" w14:textId="77777777" w:rsidR="0088489B" w:rsidRDefault="0088489B" w:rsidP="00FE13C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="31A51373" w14:textId="77777777" w:rsidR="00FE13C2" w:rsidRPr="00702A98" w:rsidRDefault="00F55626" w:rsidP="00702A98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:eastAsia="en-PH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31CDED24" wp14:editId="440F5B10">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3495675</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-83290</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2552700" cy="500380"/>
               <wp:effectExtent l="0" t="0" r="19050" b="13970"/>
               <wp:wrapSquare wrapText="bothSides"/>
@@ -757,151 +1355,141 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2552700" cy="500380"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C255E9D" w14:textId="77777777" w:rsidR="00F55626" w:rsidRPr="00BA1B43" w:rsidRDefault="00F55626" w:rsidP="00F55626">
-                          <w:pPr>
+                        <w:p w14:paraId="1C255E9D" w14:textId="77777777" w:rsidR="00F55626" w:rsidRDefault="00F55626" w:rsidP="00F55626">
+                          <w:r w:rsidRPr="00E02E4A">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:rFonts w:cstheme="minorHAnsi"/>
                               <w:b/>
                               <w:i/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Disclaimer:</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00BA1B43">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:rFonts w:cstheme="minorHAnsi"/>
                               <w:i/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Reproduction of this form is allowed subject to compliance to the Documented Information Procedure established by MMSU.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="31CDED24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:275.25pt;margin-top:-6.55pt;width:201pt;height:39.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpc8RiAgIAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nS0LAuajqNTkVI&#10;YyANPoDrOI2F4zNnt0n59JzdrqsGvCD8YPl89t93vzsvbsbesL1Cr8HWfDrJOVNWQqPttubfvq7f&#10;zDnzQdhGGLCq5gfl+c3y9avF4CpVQAemUchIxPpqcDXvQnBVlnnZqV74CThlydkC9iKQidusQTGQ&#10;em+yIs/fZQNg4xCk8p52745Ovkz6batk+Ny2XgVmak6xhTRjmjdxzpYLUW1RuE7LUxjiH6Lohbb0&#10;6FnqTgTBdqh/k+q1RPDQhomEPoO21VKlHCibaf4im8dOOJVyITjenTH5/ycrH/aP7guyML6HkQqY&#10;kvDuHuR3zyysOmG36hYRhk6Jhh6eRmTZ4Hx1uhpR+8pHkc3wCRoqstgFSEJji32kQnkyUqcCHM7Q&#10;1RiYpM2iLIurnFySfGWev52nqmSierrt0IcPCnoWFzVHKmpSF/t7H2I0ono6Eh/zYHSz1sYkA7eb&#10;lUG2F9QA6zRSAi+OGcuGml+XRXkE8FeJPI0/SfQ6UCcb3dd8fnnI2BOviOgIK4ybkeKO3DbQHIgc&#10;wrEz6SfRogP8ydlAXVlz/2MnUHFmPlqifz2dzWIbJ2NWXhVk4KVnc+kRVpJUzQNnx+UqpNaPYCzc&#10;UpVanQA+R3KKlbotcT39jNjOl3Y69fx/l78AAAD//wMAUEsDBBQABgAIAAAAIQBSTNiq4QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOukxWkbMqkQEgh2UBBs3dhNIvwI&#10;tpuGv2dYwXJmju6cW20na9ioQ+y9Q8jnGTDtGq961yK8vd7P1sBikk5J451G+NYRtvX5WSVL5U/u&#10;RY+71DIKcbGUCF1KQ8l5bDptZZz7QTu6HXywMtEYWq6CPFG4NXyRZQW3snf0oZODvut087k7WoT1&#10;9eP4EZ+Wz+9NcTCbdLUaH74C4uXFdHsDLOkp/cHwq0/qUJPT3h+diswgCJEJQhFm+TIHRsRGLGiz&#10;RyjECnhd8f8V6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6XPEYgICAAAHBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUkzYquEAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:275.25pt;margin-top:-6.55pt;width:201pt;height:39.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDpc8RiAgIAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nS0LAuajqNTkVI&#13;&#10;YyANPoDrOI2F4zNnt0n59JzdrqsGvCD8YPl89t93vzsvbsbesL1Cr8HWfDrJOVNWQqPttubfvq7f&#13;&#10;zDnzQdhGGLCq5gfl+c3y9avF4CpVQAemUchIxPpqcDXvQnBVlnnZqV74CThlydkC9iKQidusQTGQ&#13;&#10;em+yIs/fZQNg4xCk8p52745Ovkz6batk+Ny2XgVmak6xhTRjmjdxzpYLUW1RuE7LUxjiH6Lohbb0&#13;&#10;6FnqTgTBdqh/k+q1RPDQhomEPoO21VKlHCibaf4im8dOOJVyITjenTH5/ycrH/aP7guyML6HkQqY&#13;&#10;kvDuHuR3zyysOmG36hYRhk6Jhh6eRmTZ4Hx1uhpR+8pHkc3wCRoqstgFSEJji32kQnkyUqcCHM7Q&#13;&#10;1RiYpM2iLIurnFySfGWev52nqmSierrt0IcPCnoWFzVHKmpSF/t7H2I0ono6Eh/zYHSz1sYkA7eb&#13;&#10;lUG2F9QA6zRSAi+OGcuGml+XRXkE8FeJPI0/SfQ6UCcb3dd8fnnI2BOviOgIK4ybkeKO3DbQHIgc&#13;&#10;wrEz6SfRogP8ydlAXVlz/2MnUHFmPlqifz2dzWIbJ2NWXhVk4KVnc+kRVpJUzQNnx+UqpNaPYCzc&#13;&#10;UpVanQA+R3KKlbotcT39jNjOl3Y69fx/l78AAAD//wMAUEsDBBQABgAIAAAAIQCGasx95AAAAA8B&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFBrZOWpG0ap0IgENygreDqxtskwo9g&#13;&#10;u2n4e5YTXFbandl5lJvRaDagD52zAtJpAgxt7VRnGwH73eNkCSxEaZXUzqKAbwywqS4vSlkod7Zv&#13;&#10;OGxjw0jEhkIKaGPsC85D3aKRYep6tIQdnTcy0uobrrw8k7jRfJYkOTeys+TQyh7vW6w/tycjYHn7&#13;&#10;PHyEl/nre50f9SreLIanLy/E9dX4sKZxtwYWcYx/H/DbgfJDRcEO7mRVYFpAliUZUQVM0nkKjBir&#13;&#10;bEaXg4A8WwCvSv6/R/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6XPEYgICAAAHBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhmrMfeQAAAAP&#13;&#10;AQAADwAAAAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#13;&#10;AA==&#13;&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1C255E9D" w14:textId="77777777" w:rsidR="00F55626" w:rsidRPr="00BA1B43" w:rsidRDefault="00F55626" w:rsidP="00F55626">
-                    <w:pPr>
+                  <w:p w14:paraId="1C255E9D" w14:textId="77777777" w:rsidR="00F55626" w:rsidRDefault="00F55626" w:rsidP="00F55626">
+                    <w:r w:rsidRPr="00E02E4A">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Disclaimer:</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00BA1B43">
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Reproduction of this form is allowed subject to compliance to the Documented Information Procedure established by MMSU.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B70C0F5" w14:textId="77777777" w:rsidR="00946A36" w:rsidRDefault="00946A36" w:rsidP="00FE13C2">
+    <w:p w14:paraId="23B68EEE" w14:textId="77777777" w:rsidR="0088489B" w:rsidRDefault="0088489B" w:rsidP="00FE13C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2558CC27" w14:textId="77777777" w:rsidR="00946A36" w:rsidRDefault="00946A36" w:rsidP="00FE13C2">
+    <w:p w14:paraId="6CB6501E" w14:textId="77777777" w:rsidR="0088489B" w:rsidRDefault="0088489B" w:rsidP="00FE13C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1296"/>
       <w:gridCol w:w="4279"/>
       <w:gridCol w:w="1729"/>
       <w:gridCol w:w="918"/>
       <w:gridCol w:w="1701"/>
     </w:tblGrid>
     <w:tr w:rsidR="00702A98" w:rsidRPr="004574F6" w14:paraId="4A3DBC65" w14:textId="77777777" w:rsidTr="00875EE9">
       <w:trPr>
         <w:trHeight w:val="419"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1296" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -1094,140 +1682,148 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00702A98" w:rsidRPr="004574F6" w14:paraId="722160B1" w14:textId="77777777" w:rsidTr="00875EE9">
       <w:trPr>
         <w:trHeight w:val="257"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1296" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="3D714981" w14:textId="77777777" w:rsidR="00702A98" w:rsidRDefault="00702A98" w:rsidP="00702A98">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4279" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3E1DB966" w14:textId="0188DFA0" w:rsidR="002705F4" w:rsidRPr="004574F6" w:rsidRDefault="00875EE9" w:rsidP="00875EE9">
+        <w:p w14:paraId="3E1DB966" w14:textId="0E6910E8" w:rsidR="002705F4" w:rsidRPr="004574F6" w:rsidRDefault="00875EE9" w:rsidP="00875EE9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00875EE9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">CERTIFICATION OF WRITER’S </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>O</w:t>
           </w:r>
           <w:r w:rsidRPr="00875EE9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>RIGINAL/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00875EE9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">UNPUBLISHED WORK AND CONFIRMATION OF CONSENT TO PUBLISH </w:t>
           </w:r>
+          <w:r w:rsidR="002705F4">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(S&amp;T Journal)</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1729" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="155E483D" w14:textId="77777777" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00702A98" w:rsidP="00702A98">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004574F6">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revision No.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="918" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5D05F8E4" w14:textId="77777777" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00702A98" w:rsidP="00702A98">
+        <w:p w14:paraId="5D05F8E4" w14:textId="7AF5C85B" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00671DD4" w:rsidP="00702A98">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004574F6">
+          <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>0</w:t>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="553814026"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
             <w:p w14:paraId="492A2D87" w14:textId="77777777" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00702A98" w:rsidP="00702A98">
               <w:pPr>
                 <w:pStyle w:val="Footer"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
@@ -1380,79 +1976,107 @@
         <w:tcPr>
           <w:tcW w:w="1729" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="13818D12" w14:textId="77777777" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00702A98" w:rsidP="00702A98">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004574F6">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Effectivity Date</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2619" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6C0DB50B" w14:textId="61643CA4" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00761D8F" w:rsidP="00702A98">
+        <w:p w14:paraId="6C0DB50B" w14:textId="584FAFF1" w:rsidR="00702A98" w:rsidRPr="004574F6" w:rsidRDefault="00671DD4" w:rsidP="00702A98">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>September 18, 2025</w:t>
+            <w:t>February 24</w:t>
+          </w:r>
+          <w:r w:rsidR="002705F4">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="00702A98" w:rsidRPr="004574F6">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="002705F4">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="17C5F6DF" w14:textId="77777777" w:rsidR="00702A98" w:rsidRDefault="00702A98">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B06922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D2676D6"/>
     <w:lvl w:ilvl="0" w:tplc="3409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2032,77 +2656,77 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1779057163">
+  <w:num w:numId="1" w16cid:durableId="610011101">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="141123852">
+  <w:num w:numId="2" w16cid:durableId="1910070973">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2120906798">
+  <w:num w:numId="3" w16cid:durableId="1803569961">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1292324503">
+  <w:num w:numId="4" w16cid:durableId="707920937">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="45034638">
+  <w:num w:numId="5" w16cid:durableId="662974271">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="785541983">
+  <w:num w:numId="6" w16cid:durableId="2144499761">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="562568831">
+  <w:num w:numId="7" w16cid:durableId="25835702">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="125"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYytTQwMTI0tzC0MDazMDRX0lEKTi0uzszPAykwrAUAWC/OwSwAAAA="/>
@@ -2116,403 +2740,400 @@
     <w:rsid w:val="00027C99"/>
     <w:rsid w:val="00036195"/>
     <w:rsid w:val="00037459"/>
     <w:rsid w:val="0004662E"/>
     <w:rsid w:val="00053B49"/>
     <w:rsid w:val="00055417"/>
     <w:rsid w:val="000747DD"/>
     <w:rsid w:val="00080C7D"/>
     <w:rsid w:val="000831D4"/>
     <w:rsid w:val="00083536"/>
     <w:rsid w:val="00094CDE"/>
     <w:rsid w:val="000962FB"/>
     <w:rsid w:val="00096ECA"/>
     <w:rsid w:val="000A59BA"/>
     <w:rsid w:val="000A5EFF"/>
     <w:rsid w:val="000C3107"/>
     <w:rsid w:val="000C7F6A"/>
     <w:rsid w:val="000E3BF8"/>
     <w:rsid w:val="000E4D3D"/>
     <w:rsid w:val="001013EC"/>
     <w:rsid w:val="001023D7"/>
     <w:rsid w:val="00117EDA"/>
     <w:rsid w:val="001204CA"/>
     <w:rsid w:val="00120A6C"/>
     <w:rsid w:val="00121DC9"/>
-    <w:rsid w:val="00143581"/>
     <w:rsid w:val="001629B5"/>
     <w:rsid w:val="00162AAD"/>
     <w:rsid w:val="00180F66"/>
     <w:rsid w:val="00183726"/>
     <w:rsid w:val="0018510F"/>
     <w:rsid w:val="0018597C"/>
     <w:rsid w:val="001B3A4D"/>
     <w:rsid w:val="001C3F9F"/>
     <w:rsid w:val="001C4F5B"/>
-    <w:rsid w:val="001C5BE2"/>
     <w:rsid w:val="001C77B8"/>
+    <w:rsid w:val="001C7AE5"/>
     <w:rsid w:val="001D4E67"/>
     <w:rsid w:val="001D5645"/>
     <w:rsid w:val="001E18CE"/>
     <w:rsid w:val="001E4D43"/>
     <w:rsid w:val="001F493F"/>
     <w:rsid w:val="0020466C"/>
     <w:rsid w:val="00221FD1"/>
     <w:rsid w:val="0022236A"/>
     <w:rsid w:val="0024601F"/>
+    <w:rsid w:val="002515EE"/>
     <w:rsid w:val="002537F7"/>
     <w:rsid w:val="0026282F"/>
     <w:rsid w:val="00267E56"/>
     <w:rsid w:val="002705F4"/>
     <w:rsid w:val="00273607"/>
     <w:rsid w:val="00283382"/>
     <w:rsid w:val="00283FF7"/>
     <w:rsid w:val="0028633B"/>
     <w:rsid w:val="00287116"/>
     <w:rsid w:val="002A0F00"/>
     <w:rsid w:val="002A17C0"/>
     <w:rsid w:val="002A3045"/>
     <w:rsid w:val="002A4FED"/>
     <w:rsid w:val="002B63E6"/>
     <w:rsid w:val="002D3014"/>
     <w:rsid w:val="002D4CED"/>
     <w:rsid w:val="002E5528"/>
     <w:rsid w:val="002E5753"/>
     <w:rsid w:val="002F0DEF"/>
-    <w:rsid w:val="002F2E3D"/>
     <w:rsid w:val="003015F9"/>
+    <w:rsid w:val="003043BA"/>
     <w:rsid w:val="0031088C"/>
     <w:rsid w:val="00331A17"/>
     <w:rsid w:val="0033259B"/>
     <w:rsid w:val="00335AF3"/>
     <w:rsid w:val="00341DCD"/>
     <w:rsid w:val="00361265"/>
+    <w:rsid w:val="003618B8"/>
     <w:rsid w:val="0038559B"/>
     <w:rsid w:val="003A15B3"/>
     <w:rsid w:val="003B79C4"/>
     <w:rsid w:val="003E3CAC"/>
     <w:rsid w:val="003F2DFF"/>
     <w:rsid w:val="003F75DE"/>
     <w:rsid w:val="0041383C"/>
     <w:rsid w:val="004171B0"/>
     <w:rsid w:val="00417C63"/>
     <w:rsid w:val="00425FD4"/>
     <w:rsid w:val="00451CB3"/>
     <w:rsid w:val="00452DD3"/>
     <w:rsid w:val="00463488"/>
     <w:rsid w:val="004831BB"/>
-    <w:rsid w:val="00483E8F"/>
     <w:rsid w:val="00484329"/>
     <w:rsid w:val="00490792"/>
     <w:rsid w:val="004A2013"/>
     <w:rsid w:val="004A29F7"/>
     <w:rsid w:val="004A341B"/>
     <w:rsid w:val="004C045D"/>
-    <w:rsid w:val="004E37D6"/>
     <w:rsid w:val="004F11ED"/>
     <w:rsid w:val="004F3417"/>
     <w:rsid w:val="004F69DC"/>
     <w:rsid w:val="005047ED"/>
     <w:rsid w:val="00511A14"/>
     <w:rsid w:val="00520C07"/>
     <w:rsid w:val="00522CCE"/>
     <w:rsid w:val="00525CB4"/>
     <w:rsid w:val="00536F2C"/>
     <w:rsid w:val="005379CD"/>
     <w:rsid w:val="0054025A"/>
     <w:rsid w:val="00555171"/>
     <w:rsid w:val="0055611A"/>
     <w:rsid w:val="00560605"/>
     <w:rsid w:val="0056078D"/>
     <w:rsid w:val="005629D8"/>
     <w:rsid w:val="00566E2F"/>
     <w:rsid w:val="005766D1"/>
     <w:rsid w:val="00580C19"/>
     <w:rsid w:val="005929D6"/>
     <w:rsid w:val="005950C8"/>
-    <w:rsid w:val="005970D8"/>
     <w:rsid w:val="005A0A25"/>
     <w:rsid w:val="005A3081"/>
     <w:rsid w:val="005A3A34"/>
     <w:rsid w:val="005A4ACD"/>
     <w:rsid w:val="005B5C44"/>
     <w:rsid w:val="005C4068"/>
     <w:rsid w:val="005C579E"/>
     <w:rsid w:val="005C5EB3"/>
     <w:rsid w:val="005D3103"/>
     <w:rsid w:val="005F2257"/>
     <w:rsid w:val="005F6054"/>
     <w:rsid w:val="006038EC"/>
     <w:rsid w:val="00603A54"/>
     <w:rsid w:val="00604F04"/>
     <w:rsid w:val="00607ABE"/>
     <w:rsid w:val="006101F4"/>
     <w:rsid w:val="0061682D"/>
     <w:rsid w:val="00636CA2"/>
     <w:rsid w:val="00640D41"/>
     <w:rsid w:val="00642814"/>
     <w:rsid w:val="00647CB9"/>
     <w:rsid w:val="00647E60"/>
     <w:rsid w:val="00654BF1"/>
     <w:rsid w:val="00662A06"/>
     <w:rsid w:val="006717D8"/>
+    <w:rsid w:val="00671DD4"/>
     <w:rsid w:val="00672A5D"/>
     <w:rsid w:val="00676778"/>
     <w:rsid w:val="00686B04"/>
     <w:rsid w:val="00690F16"/>
     <w:rsid w:val="00692F5C"/>
     <w:rsid w:val="00694CD3"/>
     <w:rsid w:val="00694E66"/>
     <w:rsid w:val="006A11D7"/>
     <w:rsid w:val="006A1608"/>
     <w:rsid w:val="006A5F31"/>
     <w:rsid w:val="006B123C"/>
     <w:rsid w:val="006B1684"/>
     <w:rsid w:val="006B2AFB"/>
     <w:rsid w:val="006C27CF"/>
     <w:rsid w:val="006D4752"/>
     <w:rsid w:val="006F3DE4"/>
     <w:rsid w:val="006F3FE1"/>
     <w:rsid w:val="006F5B75"/>
     <w:rsid w:val="00702A98"/>
     <w:rsid w:val="00702C21"/>
-    <w:rsid w:val="00702D9E"/>
     <w:rsid w:val="00703164"/>
     <w:rsid w:val="00706EAB"/>
     <w:rsid w:val="007163F0"/>
     <w:rsid w:val="007361CB"/>
     <w:rsid w:val="00747046"/>
-    <w:rsid w:val="00761D8F"/>
     <w:rsid w:val="0077389C"/>
     <w:rsid w:val="0078203F"/>
     <w:rsid w:val="0078580F"/>
     <w:rsid w:val="007924B9"/>
     <w:rsid w:val="00793C5F"/>
     <w:rsid w:val="007967A7"/>
     <w:rsid w:val="00796F2B"/>
+    <w:rsid w:val="007C39E4"/>
     <w:rsid w:val="007C44B8"/>
     <w:rsid w:val="007E0524"/>
     <w:rsid w:val="007E49CE"/>
+    <w:rsid w:val="007F2DD5"/>
     <w:rsid w:val="007F4D9D"/>
     <w:rsid w:val="007F5AE3"/>
     <w:rsid w:val="007F5FA8"/>
     <w:rsid w:val="00800602"/>
     <w:rsid w:val="0080378F"/>
+    <w:rsid w:val="00803DA1"/>
     <w:rsid w:val="00812CE0"/>
     <w:rsid w:val="00824596"/>
-    <w:rsid w:val="0083648A"/>
     <w:rsid w:val="008415BE"/>
     <w:rsid w:val="00842A6C"/>
     <w:rsid w:val="00854F9C"/>
     <w:rsid w:val="00860B68"/>
     <w:rsid w:val="008740E8"/>
     <w:rsid w:val="00875EE9"/>
     <w:rsid w:val="00877F06"/>
     <w:rsid w:val="008837EA"/>
+    <w:rsid w:val="0088489B"/>
     <w:rsid w:val="008A4FB3"/>
     <w:rsid w:val="008B58FD"/>
     <w:rsid w:val="008C0059"/>
-    <w:rsid w:val="008C29F5"/>
     <w:rsid w:val="008E1A62"/>
     <w:rsid w:val="008E1BDE"/>
     <w:rsid w:val="008E2BCD"/>
     <w:rsid w:val="008E5996"/>
     <w:rsid w:val="009124F0"/>
     <w:rsid w:val="00916A45"/>
     <w:rsid w:val="009213B6"/>
     <w:rsid w:val="00921441"/>
     <w:rsid w:val="00927742"/>
+    <w:rsid w:val="009346D9"/>
     <w:rsid w:val="009462FE"/>
-    <w:rsid w:val="00946A36"/>
     <w:rsid w:val="00950EE9"/>
     <w:rsid w:val="00951F04"/>
     <w:rsid w:val="00971CAC"/>
     <w:rsid w:val="009932FA"/>
     <w:rsid w:val="00995C0F"/>
     <w:rsid w:val="009A2765"/>
     <w:rsid w:val="009A4782"/>
     <w:rsid w:val="009B0850"/>
     <w:rsid w:val="009B320C"/>
     <w:rsid w:val="009B7A88"/>
     <w:rsid w:val="009B7E9A"/>
     <w:rsid w:val="009C2EC6"/>
     <w:rsid w:val="009D3409"/>
     <w:rsid w:val="00A0752B"/>
     <w:rsid w:val="00A25CA8"/>
     <w:rsid w:val="00A3610E"/>
     <w:rsid w:val="00A46444"/>
     <w:rsid w:val="00A5287A"/>
     <w:rsid w:val="00A61DFD"/>
-    <w:rsid w:val="00A62CBA"/>
     <w:rsid w:val="00A752E6"/>
     <w:rsid w:val="00A87E9B"/>
     <w:rsid w:val="00AA32E6"/>
     <w:rsid w:val="00AA7865"/>
     <w:rsid w:val="00AD35B7"/>
     <w:rsid w:val="00AE204C"/>
     <w:rsid w:val="00B04082"/>
     <w:rsid w:val="00B062F3"/>
     <w:rsid w:val="00B37A25"/>
     <w:rsid w:val="00B469AD"/>
     <w:rsid w:val="00B53DB1"/>
     <w:rsid w:val="00B579DA"/>
     <w:rsid w:val="00B7137F"/>
     <w:rsid w:val="00B76AD0"/>
     <w:rsid w:val="00B939D0"/>
-    <w:rsid w:val="00BA1B43"/>
     <w:rsid w:val="00BA312C"/>
     <w:rsid w:val="00BA66D7"/>
     <w:rsid w:val="00BC1258"/>
+    <w:rsid w:val="00BC71D8"/>
     <w:rsid w:val="00BD62FA"/>
     <w:rsid w:val="00BE297C"/>
     <w:rsid w:val="00C02E17"/>
-    <w:rsid w:val="00C042B9"/>
     <w:rsid w:val="00C24A22"/>
     <w:rsid w:val="00C3201E"/>
     <w:rsid w:val="00C33351"/>
     <w:rsid w:val="00C356AF"/>
     <w:rsid w:val="00C4103C"/>
     <w:rsid w:val="00C50BDD"/>
     <w:rsid w:val="00C5142C"/>
     <w:rsid w:val="00C57B27"/>
     <w:rsid w:val="00C6580B"/>
     <w:rsid w:val="00C73EC1"/>
     <w:rsid w:val="00C8797C"/>
     <w:rsid w:val="00C90D4A"/>
     <w:rsid w:val="00C94DBE"/>
     <w:rsid w:val="00C97D95"/>
     <w:rsid w:val="00CA05C0"/>
     <w:rsid w:val="00CA700B"/>
     <w:rsid w:val="00CA7588"/>
     <w:rsid w:val="00CC52C8"/>
     <w:rsid w:val="00CD3D64"/>
     <w:rsid w:val="00CD64A2"/>
     <w:rsid w:val="00CE08E7"/>
     <w:rsid w:val="00CE4D1A"/>
     <w:rsid w:val="00CF0771"/>
     <w:rsid w:val="00CF1B98"/>
     <w:rsid w:val="00CF4950"/>
     <w:rsid w:val="00D02C5E"/>
     <w:rsid w:val="00D043FC"/>
     <w:rsid w:val="00D12FE7"/>
     <w:rsid w:val="00D27279"/>
     <w:rsid w:val="00D345A0"/>
     <w:rsid w:val="00D52B67"/>
+    <w:rsid w:val="00D5564E"/>
     <w:rsid w:val="00D840FE"/>
     <w:rsid w:val="00D90D6B"/>
     <w:rsid w:val="00D91F0A"/>
     <w:rsid w:val="00D96BD0"/>
     <w:rsid w:val="00DB1FB5"/>
     <w:rsid w:val="00DB6502"/>
     <w:rsid w:val="00DB7FDF"/>
     <w:rsid w:val="00DD44D6"/>
     <w:rsid w:val="00DD60B5"/>
     <w:rsid w:val="00DD7731"/>
     <w:rsid w:val="00DE27E8"/>
     <w:rsid w:val="00DE476E"/>
     <w:rsid w:val="00DE60C7"/>
     <w:rsid w:val="00DF042C"/>
     <w:rsid w:val="00DF4543"/>
     <w:rsid w:val="00E31067"/>
     <w:rsid w:val="00E34849"/>
     <w:rsid w:val="00E37585"/>
     <w:rsid w:val="00E37F3F"/>
     <w:rsid w:val="00E42966"/>
+    <w:rsid w:val="00E435E8"/>
     <w:rsid w:val="00E514A3"/>
     <w:rsid w:val="00E51F4D"/>
     <w:rsid w:val="00E57E59"/>
     <w:rsid w:val="00E625D0"/>
     <w:rsid w:val="00E90FB1"/>
     <w:rsid w:val="00E96D3C"/>
     <w:rsid w:val="00EA4545"/>
     <w:rsid w:val="00EB0A50"/>
     <w:rsid w:val="00EC270C"/>
     <w:rsid w:val="00EC5D22"/>
     <w:rsid w:val="00EC5F86"/>
     <w:rsid w:val="00ED1A0B"/>
     <w:rsid w:val="00ED6088"/>
     <w:rsid w:val="00EE329F"/>
-    <w:rsid w:val="00EE5797"/>
     <w:rsid w:val="00EE65BE"/>
     <w:rsid w:val="00EF0AA2"/>
     <w:rsid w:val="00EF2A96"/>
     <w:rsid w:val="00EF2E86"/>
     <w:rsid w:val="00EF50E1"/>
     <w:rsid w:val="00F11A98"/>
     <w:rsid w:val="00F1702C"/>
     <w:rsid w:val="00F30837"/>
     <w:rsid w:val="00F31714"/>
     <w:rsid w:val="00F353B1"/>
     <w:rsid w:val="00F46CC2"/>
     <w:rsid w:val="00F55626"/>
     <w:rsid w:val="00F66FF8"/>
     <w:rsid w:val="00F735D0"/>
     <w:rsid w:val="00F8247D"/>
     <w:rsid w:val="00F85A94"/>
     <w:rsid w:val="00F930EB"/>
     <w:rsid w:val="00FA5BE8"/>
     <w:rsid w:val="00FB4AE3"/>
     <w:rsid w:val="00FB61E4"/>
     <w:rsid w:val="00FD3F70"/>
     <w:rsid w:val="00FD59C8"/>
     <w:rsid w:val="00FE0DC3"/>
     <w:rsid w:val="00FE13C2"/>
     <w:rsid w:val="00FE655E"/>
     <w:rsid w:val="00FE6E1F"/>
     <w:rsid w:val="00FF28DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-PH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71A1E7A2"/>
   <w15:docId w15:val="{C1CA940C-9418-43BD-A99A-8558589E4C36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-PH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2879,51 +3500,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002A3045"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3065,51 +3685,51 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00702A98"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="438836363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
@@ -3376,76 +3996,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031D8DA3-86A1-4722-AE3D-7C5DB1E0E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1526</Characters>
+  <Pages>2</Pages>
+  <Words>284</Words>
+  <Characters>1625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1790</CharactersWithSpaces>
+  <CharactersWithSpaces>1906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>