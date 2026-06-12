--- v0 (2025-11-21)
+++ v1 (2026-06-12)
@@ -11,1673 +11,337 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="372ECFD0" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34963105" w14:textId="2B542FBB" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="200" w:after="200" w:line="400" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">[Title] </w:t>
       </w:r>
       <w:r w:rsidRPr="00D057F5">
         <w:rPr>
           <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">No More Than 17 Words and Use "Title Case"… </w:t>
+        <w:t>No More Than 17 Words and Use "Title Case"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>[size 13]</w:t>
-[...216 lines deleted...]
-    <w:p w14:paraId="63318B3B" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+        <w:t>… [size 13]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E35461" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...95 lines deleted...]
-    <w:p w14:paraId="7EB73584" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+    </w:p>
+    <w:p w14:paraId="4368001C" w14:textId="3D4ED016" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="558CF60C" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+      <w:r w:rsidRPr="00D057F5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F1FD4A" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC8162F" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+    <w:p w14:paraId="0CEED774" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This is a concise summary of the important points of the paper, not to exceed 250 words. The abstract should be placed on a page after the title page. The title of the paper should be indicated above the abstract. Keywords and phrases should not be more than five and should be arranged alphabetically to be written just after the abstract. [Times New Roman 11 points]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54376C91" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209CC382" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300985E4" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F39CFCA" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F777A27" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F201AD" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B3348F" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4DDACC" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C214686" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD17EA8" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CAA877" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691F0979" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247EF6C4" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588CEC6E" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6607CB29" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: [from 3 – 5 keywords alphabetically arranged]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C8AB7B" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55200EF7" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5409C5AD" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+    <w:p w14:paraId="0A02FB4E" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="right" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F15943" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
-[...1198 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="60BACE4E" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79895EC0" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -1712,118 +376,70 @@
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>size 13]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2604D27B" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The introduction includes a brief background of the study, a short survey of relevant literature, research </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> of the problem, the research objectives, significance of the study and the scope and delimitation.  This should be in Times New Roman, 12 points written without subheadings of its different components. </w:t>
+        <w:t xml:space="preserve">The introduction includes a brief background of the study, a short survey of relevant literature, research gap, statement of the problem, the research objectives, significance of the study and the scope and delimitation.  This should be in Times New Roman, 12 points written without subheadings of its different components. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220B6D5C" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Here are some rules to remember for in-text citations. For direct quotes of fewer than 40 words, use the author-date citation system, include a page number (p. or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.) or </w:t>
+        <w:t xml:space="preserve">Here are some rules to remember for in-text citations. For direct quotes of fewer than 40 words, use the author-date citation system, include a page number (p. or pp.) or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> locator, and incorporate the quote into the paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6F3080" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -1872,95 +488,90 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For block quotes (of 40 words or more): Do not use quotation marks. Start the quotation on a new line indented 0.5in from the left margin. Double space the block quotation. The parenthetical reference goes after the final period. Researchers have studied how people talk to themselves:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD99113" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inner speech is a paradoxical phenomenon. It is an experience that is central to many people’s everyday lives, and yet it presents considerable challenges to any effort to study it scientifically. Nevertheless, a wide range of methodologies and approaches have combined to shed light on the subjective experience of inner speech and its cognitive and </w:t>
+        <w:t xml:space="preserve">Inner speech is a paradoxical phenomenon. It is an experience that is central to many </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>neural underpinnings. (Alderson-Day &amp; Fernyhough, 2015, p. 957)</w:t>
+        <w:t>people’s everyday lives, and yet it presents considerable challenges to any effort to study it scientifically. Nevertheless, a wide range of methodologies and approaches have combined to shed light on the subjective experience of inner speech and its cognitive and neural underpinnings. (Alderson-Day &amp; Fernyhough, 2015, p. 957)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389F6177" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This template intends to ease formatting task but always </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>This template intends to ease formatting task but always refer to the complete set of guidelines. We follow the APA style (7th ed).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5143ADB4" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="556AEAB8" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -2006,69 +617,51 @@
         <w:t>Heading Level 2] [size 12]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118BBEFA" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The methodology includes the locale of the study, the research design, the variables of the study, including </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">/conceptual framework of the study, data gathering procedure, and statistical analysis.  </w:t>
+        <w:t xml:space="preserve">The methodology includes the locale of the study, the research design, the variables of the study, including the theoretical/conceptual framework of the study, data gathering procedure, and statistical analysis.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392A444E" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Design of the Study [Heading Level 3] [size 12]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258B39C2" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -2136,50 +729,58 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The data collection methods should be described clearly.  Specify the tools/instruments used and explain the sampling/participant selection process.  Indicate the data analysis techniques employed (i.e. for quantitative- statistical method or software used; for qualitative – thematic/content analysis).  Provide sufficient information for readers to understand how you arrive at your findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F91E83" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summarize the key components of your methodology and emphasize their importance in shaping the credibility and rigor of your research.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4DD4D2" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5A1489BD" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.kmz1s9uqzx9w" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Results  </w:t>
       </w:r>
       <w:r>
@@ -2307,161 +908,135 @@
         <w:t>Presenting the results under the lights of the research questions. [Heading Level 3] [size 12]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043C083B" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include only data of primary importance.  Use sub-headings to keep results of the same type together and present them clearly to easily understand.  Make use of charts, figures, </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0E1462E1" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+        <w:t>Include only data of primary importance.  Use sub-headings to keep results of the same type together and present them clearly to easily understand.  Make use of charts, figures, illustrations diagrams and tables to clearly present your findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA625D6" w14:textId="4A02370D" w:rsidR="00111171" w:rsidRDefault="00000000" w:rsidP="00111171">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.l0i177dx4s1s" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Illustrations, figures, and tables should be placed immediately after they are cited (Table 1). They must be numbered using Arabic numerals and should include concise descriptive titles. Titles should be clear, and column headings should be brief, with units of measurement in parentheses.  Only the first letter of the first word of titles and headings should be capitalized; the rest should be presented in lowercase unless they are proper nouns. The type size [11 points] of tables should not be reduced to accommodate data.  Symbols and abbreviations should be defined below each table.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F2201FE" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+        <w:t xml:space="preserve">Illustrations, figures, and tables should be placed immediately after they are cited (Table 1). They must be numbered using Arabic numerals and should include concise descriptive titles. Titles should be clear, and column headings should be brief, with units of measurement in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>parentheses.  Only the first letter of the first word of titles and headings should be capitalized; the rest should be presented in lowercase unless they are proper nouns. The type size [11 points] of tables should not be reduced to accommodate data.  Symbols and abbreviations should be defined below each table.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.y3lt6xn6nps4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.e0jc9qdz05bq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="43704B3F" w14:textId="77777777" w:rsidR="00111171" w:rsidRPr="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="480"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="16B34637" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769976C2" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="480"/>
-[...17 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table titles should be clear, only the first letter of the first word is capitalized [11points]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="696"/>
@@ -3155,69 +1730,51 @@
           <w:tcPr>
             <w:tcW w:w="6076" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A806E65" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">After each revision based on my peers' comments, my writing greatly improved in terms of vocabulary, grammar, and </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">After each revision based on my peers' comments, my writing greatly improved in terms of vocabulary, grammar, and spellings. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C17CE6A" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4371,69 +2928,51 @@
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8F9353" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Independent </w:t>
-[...17 lines deleted...]
-              <w:t>-test</w:t>
+              <w:t>Independent Samples t-test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AFAD542" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D407A9" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -4556,285 +3095,439 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4363994F" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Discussion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Heading </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1][</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>size 13]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFD3667" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EFD3667" w14:textId="78F0B432" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.2kj563yjk8m9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The discussion part provides </w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>section</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> opportunity for writers to state key results and how </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> provides a</w:t>
+      </w:r>
+      <w:r w:rsidR="00111171">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are these</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>n</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> related to previous literature.  In this section, it is important to restate the purpose and key findings of the research, present the interpretation of </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> opportunity for writers to state key results and </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reults</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>explain</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and compare these with previous studies.  Highlight agreements, contradictions, and contributions.  It also explains the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidR="00111171">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relate to previous literature.  In this section, it is important to restate the purpose and key findings of the research, present the interpretation of re</w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ults</w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and compare these with previous studies.  Highlight agreements, contradictions, and contributions.  It also explains the implications of the research</w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether of theoretical significance or practical relevance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B2F0A1" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171" w:rsidP="00111171">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="331CEAEE" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">[Heading </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1][</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>size 13]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776D7A4F" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="776D7A4F" w14:textId="41DB7E3B" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The conclusion contains an overview of the study's results and findings, particularly to answer the objectives.  The limitations or constraints in the sample, methods or scope should be reflected and how these affected the interpretation. This section also presents suggestions for future studies.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The conclusion </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s an overview of the study's results and findings, particularly </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F17A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relation to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the objectives.  The limitations or constraints in the sample, methods or scope should be reflected and how these affected the interpretation. This section also presents suggestions for future studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A47F419" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DFA1E56" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>[Heading 1]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6AA9FA" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>This presents acknowledging contributions to the research article in the order that best represents the nature and importance of those contributions, such as intellectual assistance and funding support.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD61C9B" w14:textId="77777777" w:rsidR="00111171" w:rsidRDefault="00111171">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7A07A266" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="538135"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4472C4"/>
           <w:sz w:val="26"/>
@@ -4957,195 +3650,216 @@
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> Computer Assisted Language Learning, 34(3), 324–357. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00856AC3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/09588221.2019.1609521</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0324D0BC" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
+    <w:p w14:paraId="5DC6056D" w14:textId="076CA1B6" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3F9B86" w14:textId="70C3B500" w:rsidR="00111171" w:rsidRPr="00111171" w:rsidRDefault="00111171">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="538135"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidRPr="00111171">
         <w:rPr>
           <w:b/>
-          <w:color w:val="538135"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5DC6056D" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C79D972" w14:textId="4AAF6489" w:rsidR="00111171" w:rsidRPr="00111171" w:rsidRDefault="00111171">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:i/>
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00856AC3">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section presents the contributions of each author in the submitted manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111171">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorship should reflect significant intellectual involvement in the research. Each author must have contributed meaningfully to the conception, design, data acquisition, analysis, or interpretation of the study, and to the drafting or critical revision of the manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidR="00267D0B">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00111171" w:rsidRPr="00111171" w:rsidSect="00111171">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1588" w:right="1418" w:bottom="1588" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30F9EB4B" w14:textId="77777777" w:rsidR="00AC12E4" w:rsidRDefault="00AC12E4">
+    <w:p w14:paraId="255AD7BE" w14:textId="77777777" w:rsidR="00A45F96" w:rsidRDefault="00A45F96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5B250C" w14:textId="77777777" w:rsidR="00AC12E4" w:rsidRDefault="00AC12E4">
+    <w:p w14:paraId="66E3C60E" w14:textId="77777777" w:rsidR="00A45F96" w:rsidRDefault="00A45F96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D9EB89B" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -5495,105 +4209,121 @@
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="00131F63" w:rsidRPr="00131F63">
                                 <w:rPr>
                                   <w:i/>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="00131F63" w:rsidRPr="00131F63">
                                 <w:rPr>
                                   <w:iCs/>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>Science and Technology (S&amp;T) Journal</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">, …(…), pp. … DOI: </w:t>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:proofErr w:type="gramStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>…(</w:t>
+                              </w:r>
+                              <w:proofErr w:type="gramEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">…), pp. … DOI: </w:t>
                               </w:r>
                               <w:proofErr w:type="gramStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>…..</w:t>
                               </w:r>
                               <w:proofErr w:type="gramEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="45700" rIns="0" bIns="45700" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="19FE8C5B" id="Group 653899948" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.95pt;margin-top:6.4pt;width:458.25pt;height:37.4pt;z-index:251659264" coordorigin="24317,35425" coordsize="58241,4750" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN8OAfBwMAAPAJAAAOAAAAZHJzL2Uyb0RvYy54bWzkVm1vmzAQ/j5p/8Hy95bYQAiopJratZo0&#10;bdW6/QAHTEAC7NlOk/77nc1b0nZrk0n7si+EO1/Od4+fe/DF5a6p0QNXuhJtisn5DCPeZiKv2nWK&#10;f3y/OVtgpA1rc1aLlqf4kWt8uXz/7mIrE05FKeqcKwRJWp1sZYpLY2TieTorecP0uZC8hcVCqIYZ&#10;MNXayxXbQvam9uhsNve2QuVSiYxrDd7rbhEvXf6i4Jn5WhSaG1SnGGoz7qncc2Wf3vKCJWvFZFll&#10;fRnshCoaVrWw6ZjqmhmGNqp6lqqpMiW0KMx5JhpPFEWVcdcDdENmT7q5VWIjXS/rZLuWI0wA7ROc&#10;Tk6bfXm4VfJe3ilAYivXgIWzbC+7QjX2F6pEOwfZ4wgZ3xmUgTNckDiKQowyWAuiIF70mGYlAG//&#10;RgOfuAgI8MOAhrMx4uOYhAaEjkkgwoV4QwneQWGj0RUMHdwpVOUpjmgM6f3Yx6hlDZDN4Ycmd9/i&#10;ET1D8XNCIOFQPOmLf3v/Z3QRRiFxKZ51Pg99GsVBB58fL6IOvt92DkOiJx7ov+PBfckkd/TSyYQi&#10;iakfh2QWjTB+gyli7brmaG/NYen+N5JHJxp49AJzXoBgwM8BMPDHAgDvkHoEgCVSaXPLRYPsS4oV&#10;FOMmjT181qYLHULs1q24qeoa/Cyp2wMH5LQeINNQqH0zu9Wu72Ul8kegkpbZTQV7fWba3DEFcgCH&#10;twWJSLH+uWGKY1R/agH7mADdQFP2DbVvrPYN1malAOXJjMKoM66MU6Kuyg8bI4rKdWTr6orpy4VD&#10;t2T/B6cfxcSn1A9AK7sZmg5/WurxAs68fvaULuYwznaAno5ODMNll6x00Cjw6eHUH330WtRVbk/f&#10;Auq+IPyqVuiBgfbXhnSsqWXJOtew2xjpaHeQ5M0McvpDLHOns/u/iQQfZxrM56Boz5m0t3YMlV6T&#10;kT/o6NFcOkVGHAnoqSSwtxOnF0EY2anolAReOhXpvYOKmNM0ZPqSOmVx1wpH+/4KZO8t+7aLmi5q&#10;y18AAAD//wMAUEsDBBQABgAIAAAAIQBCHLUn4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8JAEIXvJv6HzZh4g+2iVqjdEkLUEyERTAi3oR3ahu5u013a8u8dT3qc917efC9djqYRPXW+dlaD&#10;mkYgyOauqG2p4Xv/MZmD8AFtgY2zpOFGHpbZ/V2KSeEG+0X9LpSCS6xPUEMVQptI6fOKDPqpa8my&#10;d3adwcBnV8qiw4HLTSNnURRLg7XlDxW2tK4ov+yuRsPngMPqSb33m8t5fTvuX7aHjSKtHx/G1RuI&#10;QGP4C8MvPqNDxkwnd7WFF42GiVpwkvUZL2B/oZ5jECcN89cYZJbK/wOyHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBN8OAfBwMAAPAJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBCHLUn4AAAAAgBAAAPAAAAAAAAAAAAAAAAAGEFAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAbgYAAAAA&#10;">
-[...1 lines deleted...]
-                <v:rect id="Rectangle 1923951073" o:spid="_x0000_s1028" style="position:absolute;left:-2857;width:65327;height:3987;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1SFzGxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTsJA&#10;EL6b8A6bIeEmW4r8tLAQJZiIJy0+wNgduo3d2dpdoL69a0Licb7/WW9724gLdb52rGAyTkAQl07X&#10;XCn4OD7fL0H4gKyxcUwKfsjDdjO4W2Ou3ZXf6VKESsQQ9jkqMCG0uZS+NGTRj11LHLmT6yyGeHaV&#10;1B1eY7htZJokc2mx5thgsKWdofKrOFsFbw+O0n3qn4rKZqb/PL4evnGu1GjYP65ABOrDv/jmftFx&#10;fpZOs9kkWUzh76cIgNz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADVIXMbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+            <v:group w14:anchorId="19FE8C5B" id="Group 653899948" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.95pt;margin-top:6.4pt;width:458.25pt;height:37.4pt;z-index:251659264" coordorigin="24317,35425" coordsize="58241,4750" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBN8OAfBwMAAPAJAAAOAAAAZHJzL2Uyb0RvYy54bWzkVm1vmzAQ/j5p/8Hy95bYQAiopJratZo0&#13;&#10;bdW6/QAHTEAC7NlOk/77nc1b0nZrk0n7si+EO1/Od4+fe/DF5a6p0QNXuhJtisn5DCPeZiKv2nWK&#13;&#10;f3y/OVtgpA1rc1aLlqf4kWt8uXz/7mIrE05FKeqcKwRJWp1sZYpLY2TieTorecP0uZC8hcVCqIYZ&#13;&#10;MNXayxXbQvam9uhsNve2QuVSiYxrDd7rbhEvXf6i4Jn5WhSaG1SnGGoz7qncc2Wf3vKCJWvFZFll&#13;&#10;fRnshCoaVrWw6ZjqmhmGNqp6lqqpMiW0KMx5JhpPFEWVcdcDdENmT7q5VWIjXS/rZLuWI0wA7ROc&#13;&#10;Tk6bfXm4VfJe3ilAYivXgIWzbC+7QjX2F6pEOwfZ4wgZ3xmUgTNckDiKQowyWAuiIF70mGYlAG//&#13;&#10;RgOfuAgI8MOAhrMx4uOYhAaEjkkgwoV4QwneQWGj0RUMHdwpVOUpjmgM6f3Yx6hlDZDN4Ycmd9/i&#13;&#10;ET1D8XNCIOFQPOmLf3v/Z3QRRiFxKZ51Pg99GsVBB58fL6IOvt92DkOiJx7ov+PBfckkd/TSyYQi&#13;&#10;iakfh2QWjTB+gyli7brmaG/NYen+N5JHJxp49AJzXoBgwM8BMPDHAgDvkHoEgCVSaXPLRYPsS4oV&#13;&#10;FOMmjT181qYLHULs1q24qeoa/Cyp2wMH5LQeINNQqH0zu9Wu72Ul8kegkpbZTQV7fWba3DEFcgCH&#13;&#10;twWJSLH+uWGKY1R/agH7mADdQFP2DbVvrPYN1malAOXJjMKoM66MU6Kuyg8bI4rKdWTr6orpy4VD&#13;&#10;t2T/B6cfxcSn1A9AK7sZmg5/WurxAs68fvaULuYwznaAno5ODMNll6x00Cjw6eHUH330WtRVbk/f&#13;&#10;Auq+IPyqVuiBgfbXhnSsqWXJOtew2xjpaHeQ5M0McvpDLHOns/u/iQQfZxrM56Boz5m0t3YMlV6T&#13;&#10;kT/o6NFcOkVGHAnoqSSwtxOnF0EY2anolAReOhXpvYOKmNM0ZPqSOmVx1wpH+/4KZO8t+7aLmi5q&#13;&#10;y18AAAD//wMAUEsDBBQABgAIAAAAIQBKKlhf5AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#13;&#10;b8IwDMXvk/YdIk/aDdKwrYPSFCH254QmDSZNu4XWtBWNUzWhLd9+5rRdLNnPfn6/dDXaRvTY+dqR&#13;&#10;BjWNQCDlrqip1PC1f5vMQfhgqDCNI9RwQQ+r7PYmNUnhBvrEfhdKwSbkE6OhCqFNpPR5hdb4qWuR&#13;&#10;WDu6zprAbVfKojMDm9tGzqIoltbUxB8q0+Kmwvy0O1sN74MZ1g/qtd+ejpvLz/7p43urUOv7u/Fl&#13;&#10;yWW9BBFwDH8XcGXg/JBxsIM7U+FFo2GiFrzJ8xljsL5QjzGIg4b5cwwyS+V/iuwXAAD//wMAUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#13;&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#13;&#10;LnJlbHNQSwECLQAUAAYACAAAACEATfDgHwcDAADwCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#13;&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEASipYX+QAAAANAQAADwAAAAAAAAAAAAAAAABhBQAAZHJz&#13;&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHIGAAAAAA==&#13;&#10;">
+              <v:group id="Group 729425393" o:spid="_x0000_s1027" style="position:absolute;left:24361;top:35425;width:58197;height:4749" coordorigin="-2857" coordsize="65327,3987" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBldugn0AAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvBb/D8gRvdfOntjW6imgrPUihWii9PbLPJJh9G7LbJH77bkHoZWAY5jfMcj2YWnTUusqygnga&#13;&#10;gSDOra64UPB5er1/BuE8ssbaMim4koP1anS3xEzbnj+oO/pCBAi7DBWU3jeZlC4vyaCb2oY4ZGfb&#13;&#10;GvTBtoXULfYBbmqZRNGjNFhxWCixoW1J+eX4YxTse+w3afzSHS7n7fX7NHv/OsSk1GQ87BZBNgsQ&#13;&#10;ngb/37gh3rSCp2T+kMzSeQp/v8InkKtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGV2&#13;&#10;6CfQAAAA5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;">
+                <v:rect id="Rectangle 1923951073" o:spid="_x0000_s1028" style="position:absolute;left:-2857;width:65327;height:3987;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPFdnTzwAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dTsJA&#13;&#10;EEbvTXyHzZh4B1uK/LSwEBVNwCspPMDYHbuN3dnaXaC+vWtC4s0kM1++MznLdW8bcabO144VjIYJ&#13;&#10;COLS6ZorBcfD62AOwgdkjY1jUvBDHtar25sl5tpdeE/nIlQiQtjnqMCE0OZS+tKQRT90LXHMPl1n&#13;&#10;McS1q6Tu8BLhtpFpkkylxZrjB4MtPRsqv4qTVfD+4Ch9Sf1TUdnM9B+Ht903TpW6v+s3izgeFyAC&#13;&#10;9eG/cUVsdXTI0nE2GSWzMfyJxQPI1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQs&#13;&#10;W78AAAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjxXZ&#13;&#10;088AAADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAA&#13;&#10;AAMDAAAAAA==&#13;&#10;" filled="f" stroked="f">
                   <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                     <w:txbxContent>
                       <w:p w14:paraId="571C8FB9" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
                         <w:pPr>
                           <w:jc w:val="left"/>
                           <w:textDirection w:val="btLr"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 791322340" o:spid="_x0000_s1029" style="position:absolute;left:2286;width:59436;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7UNeTygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NSsNA&#10;FIX3Bd9huIK7dtK02DZmUkQp1JValW4vmWsmmLkTM5Mm5umdheDycP748v1oG3GhzteOFSwXCQji&#10;0umaKwXvb4f5FoQPyBobx6Tghzzsi6tZjpl2A7/S5RQqEUfYZ6jAhNBmUvrSkEW/cC1x9D5dZzFE&#10;2VVSdzjEcdvINElupcWa44PBlh4MlV+n3ir4OJuwHvrN8+N3up168zRM/fSi1M31eH8HItAY/sN/&#10;7aNWsNktV2m6WkeIiBRxQBa/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPtQ15PKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f">
+                <v:rect id="Rectangle 791322340" o:spid="_x0000_s1029" style="position:absolute;left:2286;width:59436;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7EnqzzgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvgv9hGcGb3TQttqbdFrEIelKr4nXIjtlgdjZmN03Mr3cOgpeBx/C+x7fdj75RJ+piHdjAfJaB&#13;&#10;Ii6Drbky8PZ6f7UGFROyxSYwGfihCPvd+dkWCxsGfqHTMVVKIBwLNOBSagutY+nIY5yFllh+n6Hz&#13;&#10;mCR2lbYdDgL3jc6z7Fp7rFkWHLZ056j8OvbewPuHS8uhXz0dvvP11LvHYeqnZ2MuL8bDRs7tBlSi&#13;&#10;Mf03/hAP1sDqZr7I88VSTMRLnEDvfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7Enqz&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" fillcolor="white [3201]" stroked="f">
                   <v:fill opacity="0"/>
                   <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                     <w:txbxContent>
                       <w:p w14:paraId="2B7D81F2" w14:textId="77777777" w:rsidR="00856AC3" w:rsidRDefault="00856AC3">
                         <w:pPr>
                           <w:jc w:val="left"/>
                           <w:textDirection w:val="btLr"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 2002466878" o:spid="_x0000_s1030" style="position:absolute;left:-2857;width:65327;height:3987;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC01xbkyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlBG921yCxxm5LEYVeFEw91NuYHZNgdjZk1ybNr3cOQo+P973aTL5TRxpiG9jC7cKAIq6C&#10;a7m28LF/uVmCignZYReYLJwowmZ9ebHCwoWR3+lYplpJCMcCLTQp9YXWsWrIY1yEnli47zB4TAKH&#10;WrsBRwn3nc6MybXHlqWhwZ6eGqp+yl9vIfv82j/PMx/Gt1c9425bPhxOrbXXV9P2EVSiKZ3F/+6d&#10;E58x2V2eL+9ltHySP6DXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC01xbkyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:rect id="Rectangle 2002466878" o:spid="_x0000_s1030" style="position:absolute;left:-2857;width:65327;height:3987;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZeh930AAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#13;&#10;EMXvgt9hGcGb3TVIrGm3pfgHelEw9VBv02SaBLOzIbs2aT69cxB6GXgM7/feW65H16oT9aHxbOF+&#13;&#10;ZkARF75suLLwtXu7m4MKEbnE1jNZOFOA9er6aolZ6Qf+pFMeKyUQDhlaqGPsMq1DUZPDMPMdsfyO&#13;&#10;vncYRfaVLnscBO5anRiTaocNS0KNHT3XVPzkv85C8n3YvU4T74ePdz3hdpM/7c+Ntbc348tCzmYB&#13;&#10;KtIYL45/xLYUszHJQ5rOH6W5DJNRoFd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABl6&#13;&#10;H3fQAAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,1.2694mm,0,1.2694mm">
                     <w:txbxContent>
                       <w:p w14:paraId="50D7A9A6" w14:textId="4389DF49" w:rsidR="00856AC3" w:rsidRDefault="00000000">
                         <w:pPr>
                           <w:jc w:val="left"/>
                           <w:textDirection w:val="btLr"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:smallCaps/>
                             <w:color w:val="4472C4"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>CITATION</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:smallCaps/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t> | </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
@@ -5617,51 +4347,67 @@
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="00131F63" w:rsidRPr="00131F63">
                           <w:rPr>
                             <w:i/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00131F63" w:rsidRPr="00131F63">
                           <w:rPr>
                             <w:iCs/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Science and Technology (S&amp;T) Journal</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">, …(…), pp. … DOI: </w:t>
+                          <w:t xml:space="preserve">, </w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>…(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">…), pp. … DOI: </w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>…..</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </v:group>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -5688,109 +4434,109 @@
                       <a:xfrm>
                         <a:off x="2431350" y="3780000"/>
                         <a:ext cx="5829300" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-292099</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="653899949" name="image3.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image3.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="12700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC22F86" w14:textId="77777777" w:rsidR="00AC12E4" w:rsidRDefault="00AC12E4">
+    <w:p w14:paraId="39A973C3" w14:textId="77777777" w:rsidR="00A45F96" w:rsidRDefault="00A45F96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B0489E7" w14:textId="77777777" w:rsidR="00AC12E4" w:rsidRDefault="00AC12E4">
+    <w:p w14:paraId="64D15C99" w14:textId="77777777" w:rsidR="00A45F96" w:rsidRDefault="00A45F96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55D138B9" w14:textId="77777777" w:rsidR="00131F63" w:rsidRDefault="00131F63" w:rsidP="00131F63">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
@@ -6233,56 +4979,61 @@
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00856AC3"/>
     <w:rsid w:val="00063D81"/>
     <w:rsid w:val="00103F59"/>
+    <w:rsid w:val="00111171"/>
     <w:rsid w:val="00131F63"/>
+    <w:rsid w:val="00267D0B"/>
+    <w:rsid w:val="002F17A3"/>
     <w:rsid w:val="00856AC3"/>
+    <w:rsid w:val="00A45F96"/>
     <w:rsid w:val="00AC12E4"/>
     <w:rsid w:val="00CC7E74"/>
     <w:rsid w:val="00D057F5"/>
     <w:rsid w:val="00D40E07"/>
+    <w:rsid w:val="00E5354A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7189,50 +5940,58 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00111171"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.54855/ijte.23325" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09588221.2019.1609521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
@@ -7501,76 +6260,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgAxMkLXyn68oDNV4VzulVfajI2hA==">CgMxLjAyDmguMXU5bjF6aHhzbGJkMg5oLmttejFzOXVxeng5dzIOaC5sMGkxNzdkeDRzMXMyDmgueTNsdDZ4bjZucHM0Mg5oLmUwamM5cWR6MDVicTIOaC4ya2o1NjN5ams4bTk4AHIhMWpEQWZxcGlzUk5BOG5sNXJVQ1g4NEVULTZIMTBJTU5y</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6819</Characters>
+  <Pages>4</Pages>
+  <Words>1213</Words>
+  <Characters>6920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
-  <Paragraphs>95</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8001</CharactersWithSpaces>
+  <CharactersWithSpaces>8117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ho Pham Vu Phi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7596911073a1260ed4b9f194033635d982ff509fbc4bcf36650044db651e9227</vt:lpwstr>
   </property>
 </Properties>
 </file>